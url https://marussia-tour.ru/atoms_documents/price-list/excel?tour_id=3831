--- v0 (2026-07-26)
+++ v1 (2026-09-28)
@@ -12,75 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="velikij-gost" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
-[...23 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>09.10.2026</t>
   </si>
   <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>16.10.2026</t>
   </si>
   <si>
     <t>17.10.2026</t>
   </si>
   <si>
     <t>23.10.2026</t>
   </si>
   <si>
     <t>24.10.2026</t>
   </si>
   <si>
@@ -215,177 +191,177 @@
   <si>
     <t>24.04.2027</t>
   </si>
   <si>
     <t>Береста Парк отель 3*</t>
   </si>
   <si>
     <t>Двухместный номер</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>15650 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>13200 RUB</t>
   </si>
   <si>
     <t>Ребёнок 0—16 лет на основном месте</t>
   </si>
   <si>
-    <t>15150 RUB</t>
+    <t>15 150 RUB</t>
   </si>
   <si>
     <t>Ребёнок 0—16 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>12700 RUB</t>
+    <t>12 700 RUB</t>
   </si>
   <si>
     <t>одноместный номер стандарт</t>
   </si>
   <si>
     <t>19600 RUB</t>
   </si>
   <si>
     <t>Садко 3*</t>
   </si>
   <si>
     <t>13250 RUB</t>
   </si>
   <si>
-    <t>12750 RUB</t>
+    <t>12 750 RUB</t>
   </si>
   <si>
     <t>14250 RUB</t>
   </si>
   <si>
     <t>2-х местный стандартный номер</t>
   </si>
   <si>
     <t>12100 RUB</t>
   </si>
   <si>
-    <t>11600 RUB</t>
+    <t>11 600 RUB</t>
   </si>
   <si>
     <t>Волхов 4*</t>
   </si>
   <si>
     <t>15800 RUB</t>
   </si>
   <si>
     <t>13450 RUB</t>
   </si>
   <si>
-    <t>15300 RUB</t>
-[...2 lines deleted...]
-    <t>12950 RUB</t>
+    <t>15 300 RUB</t>
+  </si>
+  <si>
+    <t>12 950 RUB</t>
   </si>
   <si>
     <t>17300 RUB</t>
   </si>
   <si>
     <t>Интурист 3*</t>
   </si>
   <si>
     <t>двухместный номер стандарт</t>
   </si>
   <si>
     <t>14050 RUB</t>
   </si>
   <si>
-    <t>13550 RUB</t>
+    <t>13 550 RUB</t>
   </si>
   <si>
     <t>17700 RUB</t>
   </si>
   <si>
     <t>Молотковский 3*</t>
   </si>
   <si>
     <t>Двухместный номер стандарт</t>
   </si>
   <si>
     <t>13650 RUB</t>
   </si>
   <si>
     <t>12900 RUB</t>
   </si>
   <si>
-    <t>13150 RUB</t>
-[...2 lines deleted...]
-    <t>12400 RUB</t>
+    <t>13 150 RUB</t>
+  </si>
+  <si>
+    <t>12 400 RUB</t>
   </si>
   <si>
     <t>Одноместный номер стандарт</t>
   </si>
   <si>
     <t>14500 RUB</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Обед 1-й день</t>
   </si>
   <si>
     <t>1000 RUB</t>
   </si>
   <si>
     <t>Обед 2-й день</t>
   </si>
   <si>
     <t>Молодежный пакет экскурсий</t>
   </si>
   <si>
     <t>2500 RUB</t>
   </si>
   <si>
     <t>паломнический пакет экскурсий</t>
   </si>
   <si>
     <t>3500 RUB</t>
   </si>
   <si>
     <t>Исторический пакет экскурсий</t>
   </si>
   <si>
     <t>4000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 26.07.2026 18:11, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 28.09.2026 18:41, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,54 +703,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI56"/>
+  <dimension ref="A1:BA56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A55" sqref="A55:BI55"/>
+      <selection activeCell="A55" sqref="A55:BA55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -788,61 +764,53 @@
     <col min="29" max="29" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="61" max="61" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:53">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -956,78 +924,54 @@
       </c>
       <c r="AT1" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AU1" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AV1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AW1" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AX1" s="1" t="s">
         <v>48</v>
       </c>
       <c r="AY1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AZ1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="BA1" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="BB1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:53">
+      <c r="A2" s="2" t="s">
         <v>52</v>
-      </c>
-[...24 lines deleted...]
-        <v>60</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
@@ -1037,62 +981,54 @@
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
       <c r="AN2" s="2"/>
       <c r="AO2" s="2"/>
       <c r="AP2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AR2" s="2"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
-      <c r="BB2" s="2"/>
-[...6 lines deleted...]
-      <c r="BI2" s="2"/>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:53">
       <c r="A3" s="3" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1102,802 +1038,698 @@
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
-      <c r="BB3" s="3"/>
-[...6 lines deleted...]
-      <c r="BI3" s="3"/>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" t="s">
+        <v>55</v>
+      </c>
+      <c r="I4" t="s">
+        <v>55</v>
+      </c>
+      <c r="J4" t="s">
+        <v>55</v>
+      </c>
+      <c r="K4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P4" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>55</v>
+      </c>
+      <c r="R4" t="s">
+        <v>55</v>
+      </c>
+      <c r="S4" t="s">
+        <v>55</v>
+      </c>
+      <c r="T4" t="s">
+        <v>55</v>
+      </c>
+      <c r="U4" t="s">
+        <v>55</v>
+      </c>
+      <c r="V4" t="s">
+        <v>55</v>
+      </c>
+      <c r="W4" t="s">
+        <v>55</v>
+      </c>
+      <c r="X4" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>55</v>
+      </c>
+      <c r="BA4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:53">
+      <c r="A5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" t="s">
+        <v>57</v>
+      </c>
+      <c r="H5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J5" t="s">
+        <v>57</v>
+      </c>
+      <c r="K5" t="s">
+        <v>57</v>
+      </c>
+      <c r="L5" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N5" t="s">
+        <v>57</v>
+      </c>
+      <c r="O5" t="s">
+        <v>57</v>
+      </c>
+      <c r="P5" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>57</v>
+      </c>
+      <c r="R5" t="s">
+        <v>57</v>
+      </c>
+      <c r="S5" t="s">
+        <v>57</v>
+      </c>
+      <c r="T5" t="s">
+        <v>57</v>
+      </c>
+      <c r="U5" t="s">
+        <v>57</v>
+      </c>
+      <c r="V5" t="s">
+        <v>57</v>
+      </c>
+      <c r="W5" t="s">
+        <v>57</v>
+      </c>
+      <c r="X5" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>57</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:53">
+      <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E6" t="s">
+        <v>59</v>
+      </c>
+      <c r="F6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" t="s">
+        <v>59</v>
+      </c>
+      <c r="I6" t="s">
+        <v>59</v>
+      </c>
+      <c r="J6" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" t="s">
+        <v>59</v>
+      </c>
+      <c r="L6" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" t="s">
+        <v>59</v>
+      </c>
+      <c r="N6" t="s">
+        <v>59</v>
+      </c>
+      <c r="O6" t="s">
+        <v>59</v>
+      </c>
+      <c r="P6" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>59</v>
+      </c>
+      <c r="R6" t="s">
+        <v>59</v>
+      </c>
+      <c r="S6" t="s">
+        <v>59</v>
+      </c>
+      <c r="T6" t="s">
+        <v>59</v>
+      </c>
+      <c r="U6" t="s">
+        <v>59</v>
+      </c>
+      <c r="V6" t="s">
+        <v>59</v>
+      </c>
+      <c r="W6" t="s">
+        <v>59</v>
+      </c>
+      <c r="X6" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>59</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53">
+      <c r="A7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G7" t="s">
+        <v>61</v>
+      </c>
+      <c r="H7" t="s">
+        <v>61</v>
+      </c>
+      <c r="I7" t="s">
+        <v>61</v>
+      </c>
+      <c r="J7" t="s">
+        <v>61</v>
+      </c>
+      <c r="K7" t="s">
+        <v>61</v>
+      </c>
+      <c r="L7" t="s">
+        <v>61</v>
+      </c>
+      <c r="M7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" t="s">
+        <v>61</v>
+      </c>
+      <c r="O7" t="s">
+        <v>61</v>
+      </c>
+      <c r="P7" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>61</v>
+      </c>
+      <c r="R7" t="s">
+        <v>61</v>
+      </c>
+      <c r="S7" t="s">
+        <v>61</v>
+      </c>
+      <c r="T7" t="s">
+        <v>61</v>
+      </c>
+      <c r="U7" t="s">
+        <v>61</v>
+      </c>
+      <c r="V7" t="s">
+        <v>61</v>
+      </c>
+      <c r="W7" t="s">
+        <v>61</v>
+      </c>
+      <c r="X7" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>61</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>61</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53">
+      <c r="A8" s="3" t="s">
         <v>62</v>
-      </c>
-[...738 lines deleted...]
-        <v>70</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
@@ -1907,245 +1739,213 @@
       <c r="AC8" s="3"/>
       <c r="AD8" s="3"/>
       <c r="AE8" s="3"/>
       <c r="AF8" s="3"/>
       <c r="AG8" s="3"/>
       <c r="AH8" s="3"/>
       <c r="AI8" s="3"/>
       <c r="AJ8" s="3"/>
       <c r="AK8" s="3"/>
       <c r="AL8" s="3"/>
       <c r="AM8" s="3"/>
       <c r="AN8" s="3"/>
       <c r="AO8" s="3"/>
       <c r="AP8" s="3"/>
       <c r="AQ8" s="3"/>
       <c r="AR8" s="3"/>
       <c r="AS8" s="3"/>
       <c r="AT8" s="3"/>
       <c r="AU8" s="3"/>
       <c r="AV8" s="3"/>
       <c r="AW8" s="3"/>
       <c r="AX8" s="3"/>
       <c r="AY8" s="3"/>
       <c r="AZ8" s="3"/>
       <c r="BA8" s="3"/>
-      <c r="BB8" s="3"/>
-[...6 lines deleted...]
-      <c r="BI8" s="3"/>
     </row>
-    <row r="9" spans="1:61">
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="E9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="G9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="I9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="J9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="K9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="L9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="M9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="O9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="P9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="Q9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="R9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="S9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="T9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="U9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="V9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="W9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="X9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="Y9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="Z9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AA9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AB9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AC9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AD9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AE9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AF9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AG9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AH9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AI9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AJ9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AK9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AL9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AM9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AN9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AO9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AP9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AQ9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AR9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AS9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AT9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AU9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AV9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AW9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AX9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AY9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="AZ9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="BA9" t="s">
-        <v>71</v>
-[...23 lines deleted...]
-        <v>71</v>
+        <v>63</v>
       </c>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:53">
       <c r="A10" s="4"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
@@ -2155,62 +1955,54 @@
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
       <c r="AL10" s="4"/>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
       <c r="AR10" s="4"/>
       <c r="AS10" s="4"/>
       <c r="AT10" s="4"/>
       <c r="AU10" s="4"/>
       <c r="AV10" s="4"/>
       <c r="AW10" s="4"/>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
-      <c r="BB10" s="4"/>
-[...6 lines deleted...]
-      <c r="BI10" s="4"/>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:53">
       <c r="A11" s="2" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
@@ -2220,62 +2012,54 @@
       <c r="AC11" s="2"/>
       <c r="AD11" s="2"/>
       <c r="AE11" s="2"/>
       <c r="AF11" s="2"/>
       <c r="AG11" s="2"/>
       <c r="AH11" s="2"/>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="2"/>
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
       <c r="AP11" s="2"/>
       <c r="AQ11" s="2"/>
       <c r="AR11" s="2"/>
       <c r="AS11" s="2"/>
       <c r="AT11" s="2"/>
       <c r="AU11" s="2"/>
       <c r="AV11" s="2"/>
       <c r="AW11" s="2"/>
       <c r="AX11" s="2"/>
       <c r="AY11" s="2"/>
       <c r="AZ11" s="2"/>
       <c r="BA11" s="2"/>
-      <c r="BB11" s="2"/>
-[...6 lines deleted...]
-      <c r="BI11" s="2"/>
     </row>
-    <row r="12" spans="1:61">
+    <row r="12" spans="1:53">
       <c r="A12" s="3" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
@@ -2285,432 +2069,376 @@
       <c r="AC12" s="3"/>
       <c r="AD12" s="3"/>
       <c r="AE12" s="3"/>
       <c r="AF12" s="3"/>
       <c r="AG12" s="3"/>
       <c r="AH12" s="3"/>
       <c r="AI12" s="3"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="3"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
       <c r="AT12" s="3"/>
       <c r="AU12" s="3"/>
       <c r="AV12" s="3"/>
       <c r="AW12" s="3"/>
       <c r="AX12" s="3"/>
       <c r="AY12" s="3"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="3"/>
-      <c r="BB12" s="3"/>
-[...6 lines deleted...]
-      <c r="BI12" s="3"/>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" t="s">
+        <v>65</v>
+      </c>
+      <c r="E13" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" t="s">
+        <v>65</v>
+      </c>
+      <c r="G13" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" t="s">
+        <v>65</v>
+      </c>
+      <c r="M13" t="s">
+        <v>65</v>
+      </c>
+      <c r="N13" t="s">
+        <v>65</v>
+      </c>
+      <c r="O13" t="s">
+        <v>65</v>
+      </c>
+      <c r="P13" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>65</v>
+      </c>
+      <c r="R13" t="s">
+        <v>65</v>
+      </c>
+      <c r="S13" t="s">
+        <v>65</v>
+      </c>
+      <c r="T13" t="s">
+        <v>65</v>
+      </c>
+      <c r="U13" t="s">
+        <v>65</v>
+      </c>
+      <c r="V13" t="s">
+        <v>65</v>
+      </c>
+      <c r="W13" t="s">
+        <v>65</v>
+      </c>
+      <c r="X13" t="s">
+        <v>65</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>65</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:53">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>66</v>
+      </c>
+      <c r="E14" t="s">
+        <v>66</v>
+      </c>
+      <c r="F14" t="s">
+        <v>66</v>
+      </c>
+      <c r="G14" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+      <c r="I14" t="s">
+        <v>66</v>
+      </c>
+      <c r="J14" t="s">
+        <v>66</v>
+      </c>
+      <c r="K14" t="s">
+        <v>66</v>
+      </c>
+      <c r="L14" t="s">
+        <v>66</v>
+      </c>
+      <c r="M14" t="s">
+        <v>66</v>
+      </c>
+      <c r="N14" t="s">
+        <v>66</v>
+      </c>
+      <c r="O14" t="s">
+        <v>66</v>
+      </c>
+      <c r="P14" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>66</v>
+      </c>
+      <c r="R14" t="s">
+        <v>66</v>
+      </c>
+      <c r="S14" t="s">
+        <v>66</v>
+      </c>
+      <c r="T14" t="s">
+        <v>66</v>
+      </c>
+      <c r="U14" t="s">
+        <v>66</v>
+      </c>
+      <c r="V14" t="s">
+        <v>66</v>
+      </c>
+      <c r="W14" t="s">
+        <v>66</v>
+      </c>
+      <c r="X14" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>66</v>
+      </c>
+      <c r="BA14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53">
+      <c r="A15" s="3" t="s">
         <v>62</v>
-      </c>
-[...368 lines deleted...]
-        <v>70</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
@@ -2720,247 +2448,215 @@
       <c r="AC15" s="3"/>
       <c r="AD15" s="3"/>
       <c r="AE15" s="3"/>
       <c r="AF15" s="3"/>
       <c r="AG15" s="3"/>
       <c r="AH15" s="3"/>
       <c r="AI15" s="3"/>
       <c r="AJ15" s="3"/>
       <c r="AK15" s="3"/>
       <c r="AL15" s="3"/>
       <c r="AM15" s="3"/>
       <c r="AN15" s="3"/>
       <c r="AO15" s="3"/>
       <c r="AP15" s="3"/>
       <c r="AQ15" s="3"/>
       <c r="AR15" s="3"/>
       <c r="AS15" s="3"/>
       <c r="AT15" s="3"/>
       <c r="AU15" s="3"/>
       <c r="AV15" s="3"/>
       <c r="AW15" s="3"/>
       <c r="AX15" s="3"/>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="3"/>
-      <c r="BB15" s="3"/>
-[...6 lines deleted...]
-      <c r="BI15" s="3"/>
     </row>
-    <row r="16" spans="1:61">
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="F16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="G16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="I16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="J16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="K16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="M16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="N16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="O16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="P16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="Q16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="R16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="S16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="T16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="U16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="V16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="W16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="X16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="Y16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="Z16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AA16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AB16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AC16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AD16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AE16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AF16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AG16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AH16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AI16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AJ16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AK16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AL16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AM16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AN16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AO16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AP16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AQ16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AR16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AS16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AT16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AU16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AV16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AW16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AX16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AY16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="AZ16" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="BA16" t="s">
-        <v>75</v>
-[...23 lines deleted...]
-        <v>75</v>
+        <v>67</v>
       </c>
     </row>
-    <row r="17" spans="1:61">
+    <row r="17" spans="1:53">
       <c r="A17" s="3" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
@@ -2970,800 +2666,696 @@
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
       <c r="AF17" s="3"/>
       <c r="AG17" s="3"/>
       <c r="AH17" s="3"/>
       <c r="AI17" s="3"/>
       <c r="AJ17" s="3"/>
       <c r="AK17" s="3"/>
       <c r="AL17" s="3"/>
       <c r="AM17" s="3"/>
       <c r="AN17" s="3"/>
       <c r="AO17" s="3"/>
       <c r="AP17" s="3"/>
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
       <c r="AS17" s="3"/>
       <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
-      <c r="BB17" s="3"/>
-[...6 lines deleted...]
-      <c r="BI17" s="3"/>
     </row>
-    <row r="18" spans="1:61">
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="E18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="F18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="G18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="H18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="I18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="J18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="L18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="M18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="N18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="O18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="P18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="Q18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="R18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="S18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="T18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="U18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="V18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="W18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="X18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="Y18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="Z18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AA18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AB18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AC18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AD18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AE18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AF18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AG18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AH18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AI18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AJ18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AK18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AL18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AM18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AN18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AO18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AP18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AQ18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AR18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AS18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AT18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AU18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AV18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AW18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AX18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AY18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AZ18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="BA18" t="s">
-        <v>73</v>
-[...23 lines deleted...]
-        <v>73</v>
+        <v>65</v>
       </c>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="E19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="F19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="G19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="H19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="I19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="J19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="K19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="L19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="M19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="N19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="O19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="P19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="Q19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="R19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="S19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="T19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="U19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="V19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="W19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="X19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="Y19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="Z19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AA19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AB19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AC19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AD19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AE19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AF19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AG19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AH19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AI19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AJ19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AK19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AL19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AM19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AN19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AO19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AP19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AQ19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AR19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AS19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AT19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AU19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AV19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AW19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AX19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AY19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="AZ19" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="BA19" t="s">
-        <v>77</v>
-[...23 lines deleted...]
-        <v>77</v>
+        <v>69</v>
       </c>
     </row>
-    <row r="20" spans="1:61">
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="E20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="F20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="G20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="H20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="I20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="J20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="K20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="L20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="M20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="N20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="O20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="P20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="Q20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="R20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="S20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="T20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="U20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="V20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="W20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="X20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="Y20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="Z20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AA20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AB20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AC20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AD20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AE20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AF20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AG20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AH20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AI20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AJ20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AK20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AL20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AM20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AN20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AO20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AP20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AQ20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AR20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AS20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AT20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AU20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AV20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AW20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AX20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AY20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="AZ20" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="BA20" t="s">
-        <v>74</v>
-[...23 lines deleted...]
-        <v>74</v>
+        <v>66</v>
       </c>
     </row>
-    <row r="21" spans="1:61">
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="E21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="F21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="G21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="H21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="I21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="J21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="K21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="L21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="M21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="N21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="O21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="P21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="Q21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="R21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="S21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="T21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="U21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="V21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="W21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="X21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="Y21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="Z21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AA21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AB21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AC21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AD21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AE21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AF21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AG21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AH21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AI21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AJ21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AK21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AL21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AM21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AN21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AO21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AP21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AQ21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AR21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AS21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AT21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AU21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AV21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AW21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AX21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AY21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="AZ21" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="BA21" t="s">
-        <v>78</v>
-[...23 lines deleted...]
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
-    <row r="22" spans="1:61">
+    <row r="22" spans="1:53">
       <c r="A22" s="4"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
       <c r="W22" s="4"/>
       <c r="X22" s="4"/>
       <c r="Y22" s="4"/>
@@ -3773,62 +3365,54 @@
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4"/>
       <c r="AG22" s="4"/>
       <c r="AH22" s="4"/>
       <c r="AI22" s="4"/>
       <c r="AJ22" s="4"/>
       <c r="AK22" s="4"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
       <c r="AN22" s="4"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
       <c r="AT22" s="4"/>
       <c r="AU22" s="4"/>
       <c r="AV22" s="4"/>
       <c r="AW22" s="4"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
-      <c r="BB22" s="4"/>
-[...6 lines deleted...]
-      <c r="BI22" s="4"/>
     </row>
-    <row r="23" spans="1:61">
+    <row r="23" spans="1:53">
       <c r="A23" s="2" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
@@ -3838,62 +3422,54 @@
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="2"/>
       <c r="AH23" s="2"/>
       <c r="AI23" s="2"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="2"/>
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
       <c r="AQ23" s="2"/>
       <c r="AR23" s="2"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
-      <c r="BB23" s="2"/>
-[...6 lines deleted...]
-      <c r="BI23" s="2"/>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:53">
       <c r="A24" s="3" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
@@ -3903,802 +3479,698 @@
       <c r="AC24" s="3"/>
       <c r="AD24" s="3"/>
       <c r="AE24" s="3"/>
       <c r="AF24" s="3"/>
       <c r="AG24" s="3"/>
       <c r="AH24" s="3"/>
       <c r="AI24" s="3"/>
       <c r="AJ24" s="3"/>
       <c r="AK24" s="3"/>
       <c r="AL24" s="3"/>
       <c r="AM24" s="3"/>
       <c r="AN24" s="3"/>
       <c r="AO24" s="3"/>
       <c r="AP24" s="3"/>
       <c r="AQ24" s="3"/>
       <c r="AR24" s="3"/>
       <c r="AS24" s="3"/>
       <c r="AT24" s="3"/>
       <c r="AU24" s="3"/>
       <c r="AV24" s="3"/>
       <c r="AW24" s="3"/>
       <c r="AX24" s="3"/>
       <c r="AY24" s="3"/>
       <c r="AZ24" s="3"/>
       <c r="BA24" s="3"/>
-      <c r="BB24" s="3"/>
-[...6 lines deleted...]
-      <c r="BI24" s="3"/>
     </row>
-    <row r="25" spans="1:61">
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" t="s">
+        <v>72</v>
+      </c>
+      <c r="G25" t="s">
+        <v>72</v>
+      </c>
+      <c r="H25" t="s">
+        <v>72</v>
+      </c>
+      <c r="I25" t="s">
+        <v>72</v>
+      </c>
+      <c r="J25" t="s">
+        <v>72</v>
+      </c>
+      <c r="K25" t="s">
+        <v>72</v>
+      </c>
+      <c r="L25" t="s">
+        <v>72</v>
+      </c>
+      <c r="M25" t="s">
+        <v>72</v>
+      </c>
+      <c r="N25" t="s">
+        <v>72</v>
+      </c>
+      <c r="O25" t="s">
+        <v>72</v>
+      </c>
+      <c r="P25" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>72</v>
+      </c>
+      <c r="R25" t="s">
+        <v>72</v>
+      </c>
+      <c r="S25" t="s">
+        <v>72</v>
+      </c>
+      <c r="T25" t="s">
+        <v>72</v>
+      </c>
+      <c r="U25" t="s">
+        <v>72</v>
+      </c>
+      <c r="V25" t="s">
+        <v>72</v>
+      </c>
+      <c r="W25" t="s">
+        <v>72</v>
+      </c>
+      <c r="X25" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>72</v>
+      </c>
+      <c r="BA25" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:53">
+      <c r="A26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" t="s">
+        <v>73</v>
+      </c>
+      <c r="E26" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" t="s">
+        <v>73</v>
+      </c>
+      <c r="G26" t="s">
+        <v>73</v>
+      </c>
+      <c r="H26" t="s">
+        <v>73</v>
+      </c>
+      <c r="I26" t="s">
+        <v>73</v>
+      </c>
+      <c r="J26" t="s">
+        <v>73</v>
+      </c>
+      <c r="K26" t="s">
+        <v>73</v>
+      </c>
+      <c r="L26" t="s">
+        <v>73</v>
+      </c>
+      <c r="M26" t="s">
+        <v>73</v>
+      </c>
+      <c r="N26" t="s">
+        <v>73</v>
+      </c>
+      <c r="O26" t="s">
+        <v>73</v>
+      </c>
+      <c r="P26" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>73</v>
+      </c>
+      <c r="R26" t="s">
+        <v>73</v>
+      </c>
+      <c r="S26" t="s">
+        <v>73</v>
+      </c>
+      <c r="T26" t="s">
+        <v>73</v>
+      </c>
+      <c r="U26" t="s">
+        <v>73</v>
+      </c>
+      <c r="V26" t="s">
+        <v>73</v>
+      </c>
+      <c r="W26" t="s">
+        <v>73</v>
+      </c>
+      <c r="X26" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>73</v>
+      </c>
+      <c r="BA26" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="27" spans="1:53">
+      <c r="A27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D27" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" t="s">
+        <v>74</v>
+      </c>
+      <c r="F27" t="s">
+        <v>74</v>
+      </c>
+      <c r="G27" t="s">
+        <v>74</v>
+      </c>
+      <c r="H27" t="s">
+        <v>74</v>
+      </c>
+      <c r="I27" t="s">
+        <v>74</v>
+      </c>
+      <c r="J27" t="s">
+        <v>74</v>
+      </c>
+      <c r="K27" t="s">
+        <v>74</v>
+      </c>
+      <c r="L27" t="s">
+        <v>74</v>
+      </c>
+      <c r="M27" t="s">
+        <v>74</v>
+      </c>
+      <c r="N27" t="s">
+        <v>74</v>
+      </c>
+      <c r="O27" t="s">
+        <v>74</v>
+      </c>
+      <c r="P27" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>74</v>
+      </c>
+      <c r="R27" t="s">
+        <v>74</v>
+      </c>
+      <c r="S27" t="s">
+        <v>74</v>
+      </c>
+      <c r="T27" t="s">
+        <v>74</v>
+      </c>
+      <c r="U27" t="s">
+        <v>74</v>
+      </c>
+      <c r="V27" t="s">
+        <v>74</v>
+      </c>
+      <c r="W27" t="s">
+        <v>74</v>
+      </c>
+      <c r="X27" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>74</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AU27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AW27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>74</v>
+      </c>
+      <c r="AZ27" t="s">
+        <v>74</v>
+      </c>
+      <c r="BA27" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:53">
+      <c r="A28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" t="s">
+        <v>75</v>
+      </c>
+      <c r="E28" t="s">
+        <v>75</v>
+      </c>
+      <c r="F28" t="s">
+        <v>75</v>
+      </c>
+      <c r="G28" t="s">
+        <v>75</v>
+      </c>
+      <c r="H28" t="s">
+        <v>75</v>
+      </c>
+      <c r="I28" t="s">
+        <v>75</v>
+      </c>
+      <c r="J28" t="s">
+        <v>75</v>
+      </c>
+      <c r="K28" t="s">
+        <v>75</v>
+      </c>
+      <c r="L28" t="s">
+        <v>75</v>
+      </c>
+      <c r="M28" t="s">
+        <v>75</v>
+      </c>
+      <c r="N28" t="s">
+        <v>75</v>
+      </c>
+      <c r="O28" t="s">
+        <v>75</v>
+      </c>
+      <c r="P28" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>75</v>
+      </c>
+      <c r="R28" t="s">
+        <v>75</v>
+      </c>
+      <c r="S28" t="s">
+        <v>75</v>
+      </c>
+      <c r="T28" t="s">
+        <v>75</v>
+      </c>
+      <c r="U28" t="s">
+        <v>75</v>
+      </c>
+      <c r="V28" t="s">
+        <v>75</v>
+      </c>
+      <c r="W28" t="s">
+        <v>75</v>
+      </c>
+      <c r="X28" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA28" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="29" spans="1:53">
+      <c r="A29" s="3" t="s">
         <v>62</v>
-      </c>
-[...738 lines deleted...]
-        <v>70</v>
       </c>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
       <c r="X29" s="3"/>
       <c r="Y29" s="3"/>
@@ -4708,245 +4180,213 @@
       <c r="AC29" s="3"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
       <c r="AG29" s="3"/>
       <c r="AH29" s="3"/>
       <c r="AI29" s="3"/>
       <c r="AJ29" s="3"/>
       <c r="AK29" s="3"/>
       <c r="AL29" s="3"/>
       <c r="AM29" s="3"/>
       <c r="AN29" s="3"/>
       <c r="AO29" s="3"/>
       <c r="AP29" s="3"/>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
       <c r="AS29" s="3"/>
       <c r="AT29" s="3"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="3"/>
       <c r="AW29" s="3"/>
       <c r="AX29" s="3"/>
       <c r="AY29" s="3"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
-      <c r="BB29" s="3"/>
-[...6 lines deleted...]
-      <c r="BI29" s="3"/>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="C30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="E30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="F30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="G30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="H30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="I30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="J30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="K30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="L30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="M30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="N30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="O30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="P30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="Q30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="R30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="S30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="T30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="U30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="V30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="W30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="X30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="Y30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="Z30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AA30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AB30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AC30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AD30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AE30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AF30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AG30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AH30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AI30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AJ30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AK30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AL30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AM30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AN30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AO30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AP30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AQ30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AR30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AS30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AT30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AU30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AV30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AW30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AX30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AY30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AZ30" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="BA30" t="s">
-        <v>84</v>
-[...23 lines deleted...]
-        <v>84</v>
+        <v>76</v>
       </c>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:53">
       <c r="A31" s="4"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="4"/>
       <c r="T31" s="4"/>
       <c r="U31" s="4"/>
       <c r="V31" s="4"/>
       <c r="W31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="4"/>
@@ -4956,62 +4396,54 @@
       <c r="AC31" s="4"/>
       <c r="AD31" s="4"/>
       <c r="AE31" s="4"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="4"/>
       <c r="AH31" s="4"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
       <c r="AK31" s="4"/>
       <c r="AL31" s="4"/>
       <c r="AM31" s="4"/>
       <c r="AN31" s="4"/>
       <c r="AO31" s="4"/>
       <c r="AP31" s="4"/>
       <c r="AQ31" s="4"/>
       <c r="AR31" s="4"/>
       <c r="AS31" s="4"/>
       <c r="AT31" s="4"/>
       <c r="AU31" s="4"/>
       <c r="AV31" s="4"/>
       <c r="AW31" s="4"/>
       <c r="AX31" s="4"/>
       <c r="AY31" s="4"/>
       <c r="AZ31" s="4"/>
       <c r="BA31" s="4"/>
-      <c r="BB31" s="4"/>
-[...6 lines deleted...]
-      <c r="BI31" s="4"/>
     </row>
-    <row r="32" spans="1:61">
+    <row r="32" spans="1:53">
       <c r="A32" s="2" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
@@ -5021,62 +4453,54 @@
       <c r="AC32" s="2"/>
       <c r="AD32" s="2"/>
       <c r="AE32" s="2"/>
       <c r="AF32" s="2"/>
       <c r="AG32" s="2"/>
       <c r="AH32" s="2"/>
       <c r="AI32" s="2"/>
       <c r="AJ32" s="2"/>
       <c r="AK32" s="2"/>
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
       <c r="AP32" s="2"/>
       <c r="AQ32" s="2"/>
       <c r="AR32" s="2"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
-      <c r="BB32" s="2"/>
-[...6 lines deleted...]
-      <c r="BI32" s="2"/>
     </row>
-    <row r="33" spans="1:61">
+    <row r="33" spans="1:53">
       <c r="A33" s="3" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
       <c r="W33" s="3"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
@@ -5086,432 +4510,376 @@
       <c r="AC33" s="3"/>
       <c r="AD33" s="3"/>
       <c r="AE33" s="3"/>
       <c r="AF33" s="3"/>
       <c r="AG33" s="3"/>
       <c r="AH33" s="3"/>
       <c r="AI33" s="3"/>
       <c r="AJ33" s="3"/>
       <c r="AK33" s="3"/>
       <c r="AL33" s="3"/>
       <c r="AM33" s="3"/>
       <c r="AN33" s="3"/>
       <c r="AO33" s="3"/>
       <c r="AP33" s="3"/>
       <c r="AQ33" s="3"/>
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="3"/>
       <c r="AX33" s="3"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
-      <c r="BB33" s="3"/>
-[...6 lines deleted...]
-      <c r="BI33" s="3"/>
     </row>
-    <row r="34" spans="1:61">
+    <row r="34" spans="1:53">
       <c r="A34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" t="s">
+        <v>79</v>
+      </c>
+      <c r="D34" t="s">
+        <v>79</v>
+      </c>
+      <c r="E34" t="s">
+        <v>79</v>
+      </c>
+      <c r="F34" t="s">
+        <v>79</v>
+      </c>
+      <c r="G34" t="s">
+        <v>79</v>
+      </c>
+      <c r="H34" t="s">
+        <v>79</v>
+      </c>
+      <c r="I34" t="s">
+        <v>79</v>
+      </c>
+      <c r="J34" t="s">
+        <v>79</v>
+      </c>
+      <c r="K34" t="s">
+        <v>79</v>
+      </c>
+      <c r="L34" t="s">
+        <v>79</v>
+      </c>
+      <c r="M34" t="s">
+        <v>79</v>
+      </c>
+      <c r="N34" t="s">
+        <v>79</v>
+      </c>
+      <c r="O34" t="s">
+        <v>79</v>
+      </c>
+      <c r="P34" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>79</v>
+      </c>
+      <c r="R34" t="s">
+        <v>79</v>
+      </c>
+      <c r="S34" t="s">
+        <v>79</v>
+      </c>
+      <c r="T34" t="s">
+        <v>79</v>
+      </c>
+      <c r="U34" t="s">
+        <v>79</v>
+      </c>
+      <c r="V34" t="s">
+        <v>79</v>
+      </c>
+      <c r="W34" t="s">
+        <v>79</v>
+      </c>
+      <c r="X34" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>79</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AH34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AQ34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AR34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AV34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AW34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AX34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AY34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AZ34" t="s">
+        <v>79</v>
+      </c>
+      <c r="BA34" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:53">
+      <c r="A35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" t="s">
+        <v>80</v>
+      </c>
+      <c r="E35" t="s">
+        <v>80</v>
+      </c>
+      <c r="F35" t="s">
+        <v>80</v>
+      </c>
+      <c r="G35" t="s">
+        <v>80</v>
+      </c>
+      <c r="H35" t="s">
+        <v>80</v>
+      </c>
+      <c r="I35" t="s">
+        <v>80</v>
+      </c>
+      <c r="J35" t="s">
+        <v>80</v>
+      </c>
+      <c r="K35" t="s">
+        <v>80</v>
+      </c>
+      <c r="L35" t="s">
+        <v>80</v>
+      </c>
+      <c r="M35" t="s">
+        <v>80</v>
+      </c>
+      <c r="N35" t="s">
+        <v>80</v>
+      </c>
+      <c r="O35" t="s">
+        <v>80</v>
+      </c>
+      <c r="P35" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>80</v>
+      </c>
+      <c r="R35" t="s">
+        <v>80</v>
+      </c>
+      <c r="S35" t="s">
+        <v>80</v>
+      </c>
+      <c r="T35" t="s">
+        <v>80</v>
+      </c>
+      <c r="U35" t="s">
+        <v>80</v>
+      </c>
+      <c r="V35" t="s">
+        <v>80</v>
+      </c>
+      <c r="W35" t="s">
+        <v>80</v>
+      </c>
+      <c r="X35" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AW35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AX35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AY35" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ35" t="s">
+        <v>80</v>
+      </c>
+      <c r="BA35" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:53">
+      <c r="A36" s="3" t="s">
         <v>62</v>
-      </c>
-[...368 lines deleted...]
-        <v>70</v>
       </c>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
@@ -5521,245 +4889,213 @@
       <c r="AC36" s="3"/>
       <c r="AD36" s="3"/>
       <c r="AE36" s="3"/>
       <c r="AF36" s="3"/>
       <c r="AG36" s="3"/>
       <c r="AH36" s="3"/>
       <c r="AI36" s="3"/>
       <c r="AJ36" s="3"/>
       <c r="AK36" s="3"/>
       <c r="AL36" s="3"/>
       <c r="AM36" s="3"/>
       <c r="AN36" s="3"/>
       <c r="AO36" s="3"/>
       <c r="AP36" s="3"/>
       <c r="AQ36" s="3"/>
       <c r="AR36" s="3"/>
       <c r="AS36" s="3"/>
       <c r="AT36" s="3"/>
       <c r="AU36" s="3"/>
       <c r="AV36" s="3"/>
       <c r="AW36" s="3"/>
       <c r="AX36" s="3"/>
       <c r="AY36" s="3"/>
       <c r="AZ36" s="3"/>
       <c r="BA36" s="3"/>
-      <c r="BB36" s="3"/>
-[...6 lines deleted...]
-      <c r="BI36" s="3"/>
     </row>
-    <row r="37" spans="1:61">
+    <row r="37" spans="1:53">
       <c r="A37" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="E37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="F37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="G37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="H37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="I37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="J37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="K37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="L37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="M37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="N37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="O37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="P37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="Q37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="R37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="S37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="T37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="U37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="V37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="W37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="X37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="Y37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="Z37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AA37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AB37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AC37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AD37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AE37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AF37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AG37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AH37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AI37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AJ37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AK37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AL37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AM37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AN37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AO37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AP37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AQ37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AR37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AS37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AT37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AU37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AV37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AW37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AX37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AY37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="AZ37" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="BA37" t="s">
-        <v>89</v>
-[...23 lines deleted...]
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
-    <row r="38" spans="1:61">
+    <row r="38" spans="1:53">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="4"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
@@ -5769,62 +5105,54 @@
       <c r="AC38" s="4"/>
       <c r="AD38" s="4"/>
       <c r="AE38" s="4"/>
       <c r="AF38" s="4"/>
       <c r="AG38" s="4"/>
       <c r="AH38" s="4"/>
       <c r="AI38" s="4"/>
       <c r="AJ38" s="4"/>
       <c r="AK38" s="4"/>
       <c r="AL38" s="4"/>
       <c r="AM38" s="4"/>
       <c r="AN38" s="4"/>
       <c r="AO38" s="4"/>
       <c r="AP38" s="4"/>
       <c r="AQ38" s="4"/>
       <c r="AR38" s="4"/>
       <c r="AS38" s="4"/>
       <c r="AT38" s="4"/>
       <c r="AU38" s="4"/>
       <c r="AV38" s="4"/>
       <c r="AW38" s="4"/>
       <c r="AX38" s="4"/>
       <c r="AY38" s="4"/>
       <c r="AZ38" s="4"/>
       <c r="BA38" s="4"/>
-      <c r="BB38" s="4"/>
-[...6 lines deleted...]
-      <c r="BI38" s="4"/>
     </row>
-    <row r="39" spans="1:61">
+    <row r="39" spans="1:53">
       <c r="A39" s="2" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
@@ -5834,62 +5162,54 @@
       <c r="AC39" s="2"/>
       <c r="AD39" s="2"/>
       <c r="AE39" s="2"/>
       <c r="AF39" s="2"/>
       <c r="AG39" s="2"/>
       <c r="AH39" s="2"/>
       <c r="AI39" s="2"/>
       <c r="AJ39" s="2"/>
       <c r="AK39" s="2"/>
       <c r="AL39" s="2"/>
       <c r="AM39" s="2"/>
       <c r="AN39" s="2"/>
       <c r="AO39" s="2"/>
       <c r="AP39" s="2"/>
       <c r="AQ39" s="2"/>
       <c r="AR39" s="2"/>
       <c r="AS39" s="2"/>
       <c r="AT39" s="2"/>
       <c r="AU39" s="2"/>
       <c r="AV39" s="2"/>
       <c r="AW39" s="2"/>
       <c r="AX39" s="2"/>
       <c r="AY39" s="2"/>
       <c r="AZ39" s="2"/>
       <c r="BA39" s="2"/>
-      <c r="BB39" s="2"/>
-[...6 lines deleted...]
-      <c r="BI39" s="2"/>
     </row>
-    <row r="40" spans="1:61">
+    <row r="40" spans="1:53">
       <c r="A40" s="3" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
@@ -5899,802 +5219,698 @@
       <c r="AC40" s="3"/>
       <c r="AD40" s="3"/>
       <c r="AE40" s="3"/>
       <c r="AF40" s="3"/>
       <c r="AG40" s="3"/>
       <c r="AH40" s="3"/>
       <c r="AI40" s="3"/>
       <c r="AJ40" s="3"/>
       <c r="AK40" s="3"/>
       <c r="AL40" s="3"/>
       <c r="AM40" s="3"/>
       <c r="AN40" s="3"/>
       <c r="AO40" s="3"/>
       <c r="AP40" s="3"/>
       <c r="AQ40" s="3"/>
       <c r="AR40" s="3"/>
       <c r="AS40" s="3"/>
       <c r="AT40" s="3"/>
       <c r="AU40" s="3"/>
       <c r="AV40" s="3"/>
       <c r="AW40" s="3"/>
       <c r="AX40" s="3"/>
       <c r="AY40" s="3"/>
       <c r="AZ40" s="3"/>
       <c r="BA40" s="3"/>
-      <c r="BB40" s="3"/>
-[...6 lines deleted...]
-      <c r="BI40" s="3"/>
     </row>
-    <row r="41" spans="1:61">
+    <row r="41" spans="1:53">
       <c r="A41" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="E41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="F41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="G41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="I41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="J41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="K41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="L41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="M41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="N41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="O41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="P41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="Q41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="R41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="S41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="T41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="U41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="V41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="W41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="X41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="Y41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="Z41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AA41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AB41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AC41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AD41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AE41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AF41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AG41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AH41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AI41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AJ41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AK41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AL41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AM41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AN41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AO41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AP41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AQ41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AR41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AS41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AT41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AU41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AV41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AW41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AX41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AY41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="AZ41" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="BA41" t="s">
-        <v>92</v>
-[...23 lines deleted...]
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
-    <row r="42" spans="1:61">
+    <row r="42" spans="1:53">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="D42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="E42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="F42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="G42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="H42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="I42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="J42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="K42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="L42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="M42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="N42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="O42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="P42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="Q42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="R42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="S42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="T42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="U42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="V42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="W42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="X42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="Y42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="Z42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AA42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AB42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AC42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AD42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AE42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AF42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AG42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AH42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AI42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AJ42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AK42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AL42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AM42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AN42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AO42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AP42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AQ42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AR42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AS42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AT42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AU42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AV42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AW42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AX42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AY42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AZ42" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="BA42" t="s">
-        <v>93</v>
-[...23 lines deleted...]
-        <v>93</v>
+        <v>85</v>
       </c>
     </row>
-    <row r="43" spans="1:61">
+    <row r="43" spans="1:53">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="C43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="D43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="E43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="F43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="G43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="H43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="I43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="J43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="K43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="L43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="M43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="N43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="O43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="P43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="Q43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="R43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="S43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="T43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="U43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="V43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="W43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="X43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="Y43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="Z43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AA43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AB43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AC43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AD43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AE43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AF43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AG43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AH43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AI43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AJ43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AK43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AL43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AM43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AN43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AO43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AP43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AQ43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AR43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AS43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AT43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AU43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AV43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AW43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AX43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AY43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="AZ43" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="BA43" t="s">
-        <v>94</v>
-[...23 lines deleted...]
-        <v>94</v>
+        <v>86</v>
       </c>
     </row>
-    <row r="44" spans="1:61">
+    <row r="44" spans="1:53">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="C44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="D44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="E44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="F44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="H44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="I44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="J44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="K44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="L44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="M44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="N44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="O44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="P44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="Q44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="R44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="S44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="T44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="U44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="V44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="W44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="X44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="Y44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="Z44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AA44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AB44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AC44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AD44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AE44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AF44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AG44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AH44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AI44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AJ44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AK44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AL44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AM44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AN44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AO44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AP44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AQ44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AR44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AS44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AT44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AU44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AV44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AW44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AX44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AY44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="AZ44" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="BA44" t="s">
-        <v>95</v>
-[...23 lines deleted...]
-        <v>95</v>
+        <v>87</v>
       </c>
     </row>
-    <row r="45" spans="1:61">
+    <row r="45" spans="1:53">
       <c r="A45" s="3" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
       <c r="R45" s="3"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
       <c r="U45" s="3"/>
       <c r="V45" s="3"/>
       <c r="W45" s="3"/>
       <c r="X45" s="3"/>
       <c r="Y45" s="3"/>
@@ -6704,245 +5920,213 @@
       <c r="AC45" s="3"/>
       <c r="AD45" s="3"/>
       <c r="AE45" s="3"/>
       <c r="AF45" s="3"/>
       <c r="AG45" s="3"/>
       <c r="AH45" s="3"/>
       <c r="AI45" s="3"/>
       <c r="AJ45" s="3"/>
       <c r="AK45" s="3"/>
       <c r="AL45" s="3"/>
       <c r="AM45" s="3"/>
       <c r="AN45" s="3"/>
       <c r="AO45" s="3"/>
       <c r="AP45" s="3"/>
       <c r="AQ45" s="3"/>
       <c r="AR45" s="3"/>
       <c r="AS45" s="3"/>
       <c r="AT45" s="3"/>
       <c r="AU45" s="3"/>
       <c r="AV45" s="3"/>
       <c r="AW45" s="3"/>
       <c r="AX45" s="3"/>
       <c r="AY45" s="3"/>
       <c r="AZ45" s="3"/>
       <c r="BA45" s="3"/>
-      <c r="BB45" s="3"/>
-[...6 lines deleted...]
-      <c r="BI45" s="3"/>
     </row>
-    <row r="46" spans="1:61">
+    <row r="46" spans="1:53">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="C46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="D46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="E46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="F46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="G46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="H46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="I46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="J46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="K46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="L46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="M46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="N46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="O46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="P46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="Q46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="R46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="S46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="T46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="U46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="V46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="W46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="X46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="Y46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="Z46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AA46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AB46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AC46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AD46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AE46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AF46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AG46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AH46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AI46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AJ46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AK46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AL46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AM46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AN46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AO46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AP46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AQ46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AR46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AS46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AT46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AU46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AV46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AW46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AX46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AY46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="AZ46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="BA46" t="s">
-        <v>97</v>
-[...23 lines deleted...]
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
-    <row r="47" spans="1:61">
+    <row r="47" spans="1:53">
       <c r="A47" s="4"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
       <c r="R47" s="4"/>
       <c r="S47" s="4"/>
       <c r="T47" s="4"/>
       <c r="U47" s="4"/>
       <c r="V47" s="4"/>
       <c r="W47" s="4"/>
       <c r="X47" s="4"/>
       <c r="Y47" s="4"/>
@@ -6952,62 +6136,54 @@
       <c r="AC47" s="4"/>
       <c r="AD47" s="4"/>
       <c r="AE47" s="4"/>
       <c r="AF47" s="4"/>
       <c r="AG47" s="4"/>
       <c r="AH47" s="4"/>
       <c r="AI47" s="4"/>
       <c r="AJ47" s="4"/>
       <c r="AK47" s="4"/>
       <c r="AL47" s="4"/>
       <c r="AM47" s="4"/>
       <c r="AN47" s="4"/>
       <c r="AO47" s="4"/>
       <c r="AP47" s="4"/>
       <c r="AQ47" s="4"/>
       <c r="AR47" s="4"/>
       <c r="AS47" s="4"/>
       <c r="AT47" s="4"/>
       <c r="AU47" s="4"/>
       <c r="AV47" s="4"/>
       <c r="AW47" s="4"/>
       <c r="AX47" s="4"/>
       <c r="AY47" s="4"/>
       <c r="AZ47" s="4"/>
       <c r="BA47" s="4"/>
-      <c r="BB47" s="4"/>
-[...6 lines deleted...]
-      <c r="BI47" s="4"/>
     </row>
-    <row r="48" spans="1:61">
+    <row r="48" spans="1:53">
       <c r="A48" s="2" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
       <c r="R48" s="2"/>
       <c r="S48" s="2"/>
       <c r="T48" s="2"/>
       <c r="U48" s="2"/>
       <c r="V48" s="2"/>
       <c r="W48" s="2"/>
       <c r="X48" s="2"/>
       <c r="Y48" s="2"/>
@@ -7017,102 +6193,94 @@
       <c r="AC48" s="2"/>
       <c r="AD48" s="2"/>
       <c r="AE48" s="2"/>
       <c r="AF48" s="2"/>
       <c r="AG48" s="2"/>
       <c r="AH48" s="2"/>
       <c r="AI48" s="2"/>
       <c r="AJ48" s="2"/>
       <c r="AK48" s="2"/>
       <c r="AL48" s="2"/>
       <c r="AM48" s="2"/>
       <c r="AN48" s="2"/>
       <c r="AO48" s="2"/>
       <c r="AP48" s="2"/>
       <c r="AQ48" s="2"/>
       <c r="AR48" s="2"/>
       <c r="AS48" s="2"/>
       <c r="AT48" s="2"/>
       <c r="AU48" s="2"/>
       <c r="AV48" s="2"/>
       <c r="AW48" s="2"/>
       <c r="AX48" s="2"/>
       <c r="AY48" s="2"/>
       <c r="AZ48" s="2"/>
       <c r="BA48" s="2"/>
-      <c r="BB48" s="2"/>
-[...6 lines deleted...]
-      <c r="BI48" s="2"/>
     </row>
-    <row r="49" spans="1:61">
+    <row r="49" spans="1:53">
       <c r="A49" t="s">
+        <v>91</v>
+      </c>
+      <c r="B49" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="50" spans="1:53">
+      <c r="A50" t="s">
+        <v>93</v>
+      </c>
+      <c r="B50" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="51" spans="1:53">
+      <c r="A51" t="s">
+        <v>94</v>
+      </c>
+      <c r="B51" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="52" spans="1:53">
+      <c r="A52" t="s">
+        <v>96</v>
+      </c>
+      <c r="B52" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="53" spans="1:53">
+      <c r="A53" t="s">
+        <v>98</v>
+      </c>
+      <c r="B53" t="s">
         <v>99</v>
       </c>
-      <c r="B49" t="s">
+    </row>
+    <row r="55" spans="1:53">
+      <c r="A55" s="1" t="s">
         <v>100</v>
-      </c>
-[...35 lines deleted...]
-        <v>108</v>
       </c>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
@@ -7122,68 +6290,60 @@
       <c r="AC55" s="1"/>
       <c r="AD55" s="1"/>
       <c r="AE55" s="1"/>
       <c r="AF55" s="1"/>
       <c r="AG55" s="1"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
       <c r="AP55" s="1"/>
       <c r="AQ55" s="1"/>
       <c r="AR55" s="1"/>
       <c r="AS55" s="1"/>
       <c r="AT55" s="1"/>
       <c r="AU55" s="1"/>
       <c r="AV55" s="1"/>
       <c r="AW55" s="1"/>
       <c r="AX55" s="1"/>
       <c r="AY55" s="1"/>
       <c r="AZ55" s="1"/>
       <c r="BA55" s="1"/>
-      <c r="BB55" s="1"/>
-[...6 lines deleted...]
-      <c r="BI55" s="1"/>
     </row>
-    <row r="56" spans="1:61">
+    <row r="56" spans="1:53">
       <c r="A56" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A56:BI56"/>
+    <mergeCell ref="A56:BA56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>